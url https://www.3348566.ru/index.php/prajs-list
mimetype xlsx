--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
   <si>
     <t>НКС</t>
   </si>
   <si>
     <t>ООО "НКС"</t>
   </si>
   <si>
     <t>192102, Russian Federation, , г. Санкт-Петербург, ул.Салова 33</t>
   </si>
   <si>
     <t>http://nqlight.ru</t>
   </si>
   <si>
     <t>nks@nqlight.ru</t>
   </si>
   <si>
     <t>тел.: +79219043351</t>
   </si>
   <si>
     <t>факс: 8123348566</t>
   </si>
   <si>
-    <t>Прайс-лист сформирован 08.06.2026</t>
+    <t>Прайс-лист сформирован 23.07.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>COM_JSTOXLS_THEADER_PRODUCT_PHOTO</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Наличие товара</t>
   </si>
   <si>
     <t>Светильник тип "Колокол" HIGH BAY</t>
   </si>
@@ -10800,51 +10800,51 @@
     <hyperlink ref="B173" r:id="rId_hyperlink_158"/>
     <hyperlink ref="B174" r:id="rId_hyperlink_159"/>
     <hyperlink ref="B175" r:id="rId_hyperlink_160"/>
     <hyperlink ref="B176" r:id="rId_hyperlink_161"/>
     <hyperlink ref="B177" r:id="rId_hyperlink_162"/>
     <hyperlink ref="B178" r:id="rId_hyperlink_163"/>
     <hyperlink ref="B179" r:id="rId_hyperlink_164"/>
     <hyperlink ref="B180" r:id="rId_hyperlink_165"/>
     <hyperlink ref="B181" r:id="rId_hyperlink_166"/>
     <hyperlink ref="B182" r:id="rId_hyperlink_167"/>
     <hyperlink ref="B183" r:id="rId_hyperlink_168"/>
     <hyperlink ref="B185" r:id="rId_hyperlink_169"/>
     <hyperlink ref="B186" r:id="rId_hyperlink_170"/>
     <hyperlink ref="B187" r:id="rId_hyperlink_171"/>
     <hyperlink ref="B188" r:id="rId_hyperlink_172"/>
     <hyperlink ref="B189" r:id="rId_hyperlink_173"/>
     <hyperlink ref="B190" r:id="rId_hyperlink_174"/>
     <hyperlink ref="B191" r:id="rId_hyperlink_175"/>
     <hyperlink ref="B192" r:id="rId_hyperlink_176"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 08.06.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 23.07.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>